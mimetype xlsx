--- v0 (2025-10-02)
+++ v1 (2026-07-29)
@@ -23,69 +23,69 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="10">
   <si>
     <t>Jumlah Hakim Menurut Jenis Jabatan Hakim, Jenis Kelamin di Pengadilan Negeri di Kabupaten Tebo</t>
   </si>
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>PENGADILAN</t>
   </si>
   <si>
-    <t>TAHUN 2023</t>
+    <t>TAHUN 2024</t>
+  </si>
+  <si>
+    <t>TAHUN 2025</t>
   </si>
   <si>
     <t>Ketua</t>
   </si>
   <si>
     <t>Wakil Ketua</t>
   </si>
   <si>
     <t>Anggota</t>
   </si>
   <si>
     <t>Laki-Laki</t>
   </si>
   <si>
     <t>Perempuan</t>
-  </si>
-[...1 lines deleted...]
-    <t>PN Tebo</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="13.5"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -399,139 +399,147 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H6"/>
+  <dimension ref="A1:N5"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:8">
+    <row r="1" spans="1:14">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="3" spans="1:8">
+    <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>2</v>
       </c>
       <c r="C3" t="s">
         <v>3</v>
       </c>
+      <c r="I3" t="s">
+        <v>4</v>
+      </c>
     </row>
-    <row r="4" spans="1:8">
+    <row r="4" spans="1:14">
       <c r="C4" t="s">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="E4" t="s">
+        <v>6</v>
+      </c>
+      <c r="G4" t="s">
+        <v>7</v>
+      </c>
+      <c r="I4" t="s">
         <v>5</v>
       </c>
-      <c r="G4" t="s">
+      <c r="K4" t="s">
         <v>6</v>
       </c>
+      <c r="M4" t="s">
+        <v>7</v>
+      </c>
     </row>
-    <row r="5" spans="1:8">
+    <row r="5" spans="1:14">
       <c r="C5" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="D5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E5" t="s">
         <v>8</v>
       </c>
-      <c r="E5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F5" t="s">
+        <v>9</v>
+      </c>
+      <c r="G5" t="s">
         <v>8</v>
       </c>
-      <c r="G5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H5" t="s">
+        <v>9</v>
+      </c>
+      <c r="I5" t="s">
         <v>8</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B6" t="s">
+      <c r="J5" t="s">
         <v>9</v>
       </c>
-      <c r="C6">
-[...15 lines deleted...]
-        <v>1</v>
+      <c r="K5" t="s">
+        <v>8</v>
+      </c>
+      <c r="L5" t="s">
+        <v>9</v>
+      </c>
+      <c r="M5" t="s">
+        <v>8</v>
+      </c>
+      <c r="N5" t="s">
+        <v>9</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="C3:H3"/>
+    <mergeCell ref="I3:N3"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="E4:F4"/>
     <mergeCell ref="G4:H4"/>
+    <mergeCell ref="I4:J4"/>
+    <mergeCell ref="K4:L4"/>
+    <mergeCell ref="M4:N4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>