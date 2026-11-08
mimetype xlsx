--- v0 (2025-10-02)
+++ v1 (2026-11-08)
@@ -12,116 +12,125 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="22">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="25">
   <si>
     <t>Jumlah Penjabat Menurut Jenis Jabatan, Jenis Kelamin di Kabupaten Tebo</t>
   </si>
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>Pangkat/Golongan/Ruang</t>
   </si>
   <si>
     <t>Tahun 2024</t>
   </si>
   <si>
     <t>Tahun 2023</t>
   </si>
   <si>
+    <t>Tahun 2025</t>
+  </si>
+  <si>
     <t>Jumlah</t>
   </si>
   <si>
     <t>Laki-Laki</t>
   </si>
   <si>
     <t>Perempuan</t>
   </si>
   <si>
     <t>Laki-Laki + Perempuan</t>
   </si>
   <si>
     <t>Eselon I</t>
   </si>
   <si>
     <t>Eselon II</t>
   </si>
   <si>
     <t>Eselon III</t>
   </si>
   <si>
     <t>Eselon IV</t>
   </si>
   <si>
     <t>Eselon V</t>
   </si>
   <si>
     <t>Fungsional Umum</t>
   </si>
   <si>
-    <t>1,174</t>
+    <t>1,814</t>
   </si>
   <si>
     <t>Fungsional Tertentu</t>
   </si>
   <si>
     <t>1,535</t>
   </si>
   <si>
     <t>2,361</t>
   </si>
   <si>
     <t>1,591</t>
   </si>
   <si>
     <t>2,460</t>
   </si>
   <si>
-    <t>4,821</t>
+    <t>1,445</t>
+  </si>
+  <si>
+    <t>2,172</t>
+  </si>
+  <si>
+    <t>6,993</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="13.5"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -445,310 +454,386 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I11"/>
+  <dimension ref="A1:L11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="I11" sqref="I11"/>
+      <selection activeCell="L11" sqref="L11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:9">
+    <row r="1" spans="1:12">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="3" spans="1:9">
+    <row r="3" spans="1:12">
       <c r="A3" t="s">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>2</v>
       </c>
       <c r="C3" t="s">
         <v>3</v>
       </c>
       <c r="F3" t="s">
         <v>4</v>
       </c>
       <c r="I3" t="s">
         <v>5</v>
       </c>
-    </row>
-    <row r="4" spans="1:9">
+      <c r="L3" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="4" spans="1:12">
       <c r="C4" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="D4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E4" t="s">
+        <v>9</v>
+      </c>
+      <c r="F4" t="s">
         <v>7</v>
       </c>
-      <c r="E4" t="s">
+      <c r="G4" t="s">
         <v>8</v>
       </c>
-      <c r="F4" t="s">
-[...2 lines deleted...]
-      <c r="G4" t="s">
+      <c r="H4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I4" t="s">
         <v>7</v>
       </c>
-      <c r="H4" t="s">
+      <c r="J4" t="s">
         <v>8</v>
       </c>
-    </row>
-    <row r="5" spans="1:9">
+      <c r="K4" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="5" spans="1:12">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="C5">
         <v>0</v>
       </c>
       <c r="D5">
         <v>0</v>
       </c>
       <c r="E5">
         <v>0</v>
       </c>
       <c r="F5">
         <v>0</v>
       </c>
       <c r="G5">
         <v>0</v>
       </c>
       <c r="H5">
         <v>0</v>
       </c>
-      <c r="I5" s="2">
-[...3 lines deleted...]
-    <row r="6" spans="1:9">
+      <c r="I5">
+        <v>0</v>
+      </c>
+      <c r="J5">
+        <v>0</v>
+      </c>
+      <c r="K5">
+        <v>0</v>
+      </c>
+      <c r="L5" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:12">
       <c r="A6">
         <v>2</v>
       </c>
       <c r="B6" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C6">
         <v>24</v>
       </c>
       <c r="D6">
         <v>3</v>
       </c>
       <c r="E6">
         <v>27</v>
       </c>
       <c r="F6">
         <v>24</v>
       </c>
       <c r="G6">
         <v>3</v>
       </c>
       <c r="H6">
         <v>27</v>
       </c>
-      <c r="I6" s="2">
-[...3 lines deleted...]
-    <row r="7" spans="1:9">
+      <c r="I6">
+        <v>19</v>
+      </c>
+      <c r="J6">
+        <v>2</v>
+      </c>
+      <c r="K6">
+        <v>21</v>
+      </c>
+      <c r="L6" s="2">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="7" spans="1:12">
       <c r="A7">
         <v>3</v>
       </c>
       <c r="B7" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="C7">
         <v>105</v>
       </c>
       <c r="D7">
         <v>35</v>
       </c>
       <c r="E7">
         <v>140</v>
       </c>
       <c r="F7">
         <v>106</v>
       </c>
       <c r="G7">
         <v>32</v>
       </c>
       <c r="H7">
         <v>138</v>
       </c>
-      <c r="I7" s="2">
-[...3 lines deleted...]
-    <row r="8" spans="1:9">
+      <c r="I7">
+        <v>108</v>
+      </c>
+      <c r="J7">
+        <v>36</v>
+      </c>
+      <c r="K7">
+        <v>144</v>
+      </c>
+      <c r="L7" s="2">
+        <v>422</v>
+      </c>
+    </row>
+    <row r="8" spans="1:12">
       <c r="A8">
         <v>4</v>
       </c>
       <c r="B8" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C8">
         <v>107</v>
       </c>
       <c r="D8">
         <v>69</v>
       </c>
       <c r="E8">
         <v>176</v>
       </c>
       <c r="F8">
         <v>105</v>
       </c>
       <c r="G8">
         <v>59</v>
       </c>
       <c r="H8">
         <v>164</v>
       </c>
-      <c r="I8" s="2">
-[...3 lines deleted...]
-    <row r="9" spans="1:9">
+      <c r="I8">
+        <v>103</v>
+      </c>
+      <c r="J8">
+        <v>69</v>
+      </c>
+      <c r="K8">
+        <v>172</v>
+      </c>
+      <c r="L8" s="2">
+        <v>512</v>
+      </c>
+    </row>
+    <row r="9" spans="1:12">
       <c r="A9">
         <v>5</v>
       </c>
       <c r="B9" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C9">
         <v>0</v>
       </c>
       <c r="D9">
         <v>0</v>
       </c>
       <c r="E9">
         <v>0</v>
       </c>
       <c r="F9">
         <v>0</v>
       </c>
       <c r="G9">
         <v>0</v>
       </c>
       <c r="H9">
         <v>0</v>
       </c>
-      <c r="I9" s="2">
-[...3 lines deleted...]
-    <row r="10" spans="1:9">
+      <c r="I9">
+        <v>0</v>
+      </c>
+      <c r="J9">
+        <v>0</v>
+      </c>
+      <c r="K9">
+        <v>0</v>
+      </c>
+      <c r="L9" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:12">
       <c r="A10">
         <v>6</v>
       </c>
       <c r="B10" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="C10">
         <v>360</v>
       </c>
       <c r="D10">
         <v>193</v>
       </c>
       <c r="E10">
         <v>553</v>
       </c>
       <c r="F10">
         <v>401</v>
       </c>
       <c r="G10">
         <v>220</v>
       </c>
       <c r="H10">
         <v>621</v>
       </c>
-      <c r="I10" s="2" t="s">
-[...3 lines deleted...]
-    <row r="11" spans="1:9">
+      <c r="I10">
+        <v>376</v>
+      </c>
+      <c r="J10">
+        <v>264</v>
+      </c>
+      <c r="K10">
+        <v>640</v>
+      </c>
+      <c r="L10" s="2" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="11" spans="1:12">
       <c r="A11">
         <v>7</v>
       </c>
       <c r="B11" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C11">
         <v>826</v>
       </c>
       <c r="D11" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E11" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="F11">
         <v>869</v>
       </c>
       <c r="G11" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H11" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="I11" s="2" t="s">
         <v>21</v>
+      </c>
+      <c r="I11">
+        <v>727</v>
+      </c>
+      <c r="J11" t="s">
+        <v>22</v>
+      </c>
+      <c r="K11" t="s">
+        <v>23</v>
+      </c>
+      <c r="L11" s="2" t="s">
+        <v>24</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:E3"/>
     <mergeCell ref="F3:H3"/>
-    <mergeCell ref="I3:I4"/>
+    <mergeCell ref="I3:K3"/>
+    <mergeCell ref="L3:L4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>