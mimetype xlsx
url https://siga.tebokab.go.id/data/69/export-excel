--- v0 (2025-10-02)
+++ v1 (2026-11-08)
@@ -12,131 +12,143 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="33">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="37">
   <si>
     <t>Jumlah PNS Menurut Golongan dan Jenis Kelamin di Kabupaten Tebo</t>
   </si>
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>Pangkat/Golongan/Ruang</t>
   </si>
   <si>
     <t>Tahun 2024</t>
   </si>
   <si>
     <t>Tahun 2023</t>
   </si>
   <si>
+    <t>Tahun 2025</t>
+  </si>
+  <si>
     <t>Jumlah</t>
   </si>
   <si>
     <t>Laki-Laki</t>
   </si>
   <si>
     <t>Perempuan</t>
   </si>
   <si>
     <t>Laki-Laki + Perempuan</t>
   </si>
   <si>
     <t>I/A (Juru Muda)</t>
   </si>
   <si>
     <t>I/B (Juru Muda Tk.I)</t>
   </si>
   <si>
     <t>I/C (Juru)</t>
   </si>
   <si>
     <t>I/D (Juru Tk.I)</t>
   </si>
   <si>
     <t>Golongan I</t>
   </si>
   <si>
     <t>II/A (Pengatur Muda)</t>
   </si>
   <si>
     <t>II/B (Pengantur Muda Tk.I)</t>
   </si>
   <si>
     <t>II/C (Pengatur)</t>
   </si>
   <si>
     <t>II/D (Pengatur Tk.I)</t>
   </si>
   <si>
     <t>Golongan II</t>
   </si>
   <si>
     <t>III/A (Penata Muda)</t>
   </si>
   <si>
+    <t>1,367</t>
+  </si>
+  <si>
     <t>III/B (Penata Muda Tk.I)</t>
   </si>
   <si>
-    <t>1,064</t>
+    <t>1,691</t>
   </si>
   <si>
     <t>III/C (Penata)</t>
   </si>
   <si>
-    <t>1,127</t>
+    <t>1,596</t>
   </si>
   <si>
     <t>III/D (Penata Tk.I)</t>
   </si>
   <si>
-    <t>1,347</t>
+    <t>2,078</t>
   </si>
   <si>
     <t>Golongan III</t>
+  </si>
+  <si>
+    <t>1,385</t>
+  </si>
+  <si>
+    <t>2,251</t>
   </si>
   <si>
     <t>IV/A (Pembina)</t>
   </si>
   <si>
     <t>IV/B (Pembina Tk.I)</t>
   </si>
   <si>
     <t>IV/C (Pembina Utama Muda)</t>
   </si>
   <si>
     <t>IV/D (Pembina Madya Muda)</t>
   </si>
   <si>
     <t>IV/E (Pembina Utama)</t>
   </si>
   <si>
     <t>Golongan IV</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -478,716 +490,918 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I25"/>
+  <dimension ref="A1:L25"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="I25" sqref="I25"/>
+      <selection activeCell="L25" sqref="L25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:9">
+    <row r="1" spans="1:12">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="3" spans="1:9">
+    <row r="3" spans="1:12">
       <c r="A3" t="s">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>2</v>
       </c>
       <c r="C3" t="s">
         <v>3</v>
       </c>
       <c r="F3" t="s">
         <v>4</v>
       </c>
       <c r="I3" t="s">
         <v>5</v>
       </c>
-    </row>
-    <row r="4" spans="1:9">
+      <c r="L3" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="4" spans="1:12">
       <c r="C4" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="D4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E4" t="s">
+        <v>9</v>
+      </c>
+      <c r="F4" t="s">
         <v>7</v>
       </c>
-      <c r="E4" t="s">
+      <c r="G4" t="s">
         <v>8</v>
       </c>
-      <c r="F4" t="s">
-[...2 lines deleted...]
-      <c r="G4" t="s">
+      <c r="H4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I4" t="s">
         <v>7</v>
       </c>
-      <c r="H4" t="s">
+      <c r="J4" t="s">
         <v>8</v>
       </c>
-    </row>
-    <row r="5" spans="1:9">
+      <c r="K4" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="5" spans="1:12">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="C5">
         <v>2</v>
       </c>
       <c r="D5">
         <v>0</v>
       </c>
       <c r="E5">
         <v>2</v>
       </c>
       <c r="F5">
         <v>2</v>
       </c>
       <c r="G5">
         <v>0</v>
       </c>
       <c r="H5">
         <v>2</v>
       </c>
-      <c r="I5" s="2">
-[...3 lines deleted...]
-    <row r="6" spans="1:9">
+      <c r="I5">
+        <v>2</v>
+      </c>
+      <c r="J5">
+        <v>0</v>
+      </c>
+      <c r="K5">
+        <v>2</v>
+      </c>
+      <c r="L5" s="2">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="6" spans="1:12">
       <c r="A6">
         <v>2</v>
       </c>
       <c r="B6" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C6">
         <v>1</v>
       </c>
       <c r="D6">
         <v>0</v>
       </c>
       <c r="E6">
         <v>1</v>
       </c>
       <c r="F6">
         <v>1</v>
       </c>
       <c r="G6">
         <v>0</v>
       </c>
       <c r="H6">
         <v>1</v>
       </c>
-      <c r="I6" s="2">
-[...3 lines deleted...]
-    <row r="7" spans="1:9">
+      <c r="I6">
+        <v>1</v>
+      </c>
+      <c r="J6">
+        <v>0</v>
+      </c>
+      <c r="K6">
+        <v>1</v>
+      </c>
+      <c r="L6" s="2">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="7" spans="1:12">
       <c r="A7">
         <v>3</v>
       </c>
       <c r="B7" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="C7">
         <v>3</v>
       </c>
       <c r="D7">
         <v>1</v>
       </c>
       <c r="E7">
         <v>4</v>
       </c>
       <c r="F7">
         <v>3</v>
       </c>
       <c r="G7">
         <v>1</v>
       </c>
       <c r="H7">
         <v>4</v>
       </c>
-      <c r="I7" s="2">
-[...3 lines deleted...]
-    <row r="8" spans="1:9">
+      <c r="I7">
+        <v>3</v>
+      </c>
+      <c r="J7">
+        <v>1</v>
+      </c>
+      <c r="K7">
+        <v>4</v>
+      </c>
+      <c r="L7" s="2">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="8" spans="1:12">
       <c r="A8">
         <v>4</v>
       </c>
       <c r="B8" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C8">
         <v>3</v>
       </c>
       <c r="D8">
         <v>0</v>
       </c>
       <c r="E8">
         <v>3</v>
       </c>
       <c r="F8">
         <v>3</v>
       </c>
       <c r="G8">
         <v>0</v>
       </c>
       <c r="H8">
         <v>3</v>
       </c>
-      <c r="I8" s="2">
-[...3 lines deleted...]
-    <row r="9" spans="1:9">
+      <c r="I8">
+        <v>4</v>
+      </c>
+      <c r="J8">
+        <v>0</v>
+      </c>
+      <c r="K8">
+        <v>4</v>
+      </c>
+      <c r="L8" s="2">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="9" spans="1:12">
       <c r="A9">
         <v>5</v>
       </c>
       <c r="B9" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C9">
         <v>0</v>
       </c>
       <c r="D9">
         <v>0</v>
       </c>
       <c r="E9">
         <v>0</v>
       </c>
       <c r="F9">
         <v>0</v>
       </c>
       <c r="G9">
         <v>0</v>
       </c>
       <c r="H9">
         <v>0</v>
       </c>
-      <c r="I9" s="2">
-[...3 lines deleted...]
-    <row r="10" spans="1:9">
+      <c r="I9">
+        <v>10</v>
+      </c>
+      <c r="J9">
+        <v>1</v>
+      </c>
+      <c r="K9">
+        <v>11</v>
+      </c>
+      <c r="L9" s="2">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="10" spans="1:12">
       <c r="A10">
         <v>6</v>
       </c>
       <c r="B10" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="C10">
         <v>11</v>
       </c>
       <c r="D10">
         <v>7</v>
       </c>
       <c r="E10">
         <v>18</v>
       </c>
       <c r="F10">
         <v>14</v>
       </c>
       <c r="G10">
         <v>7</v>
       </c>
       <c r="H10">
         <v>21</v>
       </c>
-      <c r="I10" s="2">
-[...3 lines deleted...]
-    <row r="11" spans="1:9">
+      <c r="I10">
+        <v>8</v>
+      </c>
+      <c r="J10">
+        <v>9</v>
+      </c>
+      <c r="K10">
+        <v>17</v>
+      </c>
+      <c r="L10" s="2">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="11" spans="1:12">
       <c r="A11">
         <v>7</v>
       </c>
       <c r="B11" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C11">
         <v>26</v>
       </c>
       <c r="D11">
         <v>11</v>
       </c>
       <c r="E11">
         <v>37</v>
       </c>
       <c r="F11">
         <v>29</v>
       </c>
       <c r="G11">
         <v>15</v>
       </c>
       <c r="H11">
         <v>44</v>
       </c>
-      <c r="I11" s="2">
-[...3 lines deleted...]
-    <row r="12" spans="1:9">
+      <c r="I11">
+        <v>22</v>
+      </c>
+      <c r="J11">
+        <v>8</v>
+      </c>
+      <c r="K11">
+        <v>30</v>
+      </c>
+      <c r="L11" s="2">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="12" spans="1:12">
       <c r="A12">
         <v>8</v>
       </c>
       <c r="B12" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C12">
         <v>69</v>
       </c>
       <c r="D12">
         <v>48</v>
       </c>
       <c r="E12">
         <v>117</v>
       </c>
       <c r="F12">
         <v>90</v>
       </c>
       <c r="G12">
         <v>55</v>
       </c>
       <c r="H12">
         <v>145</v>
       </c>
-      <c r="I12" s="2">
-[...3 lines deleted...]
-    <row r="13" spans="1:9">
+      <c r="I12">
+        <v>48</v>
+      </c>
+      <c r="J12">
+        <v>23</v>
+      </c>
+      <c r="K12">
+        <v>71</v>
+      </c>
+      <c r="L12" s="2">
+        <v>333</v>
+      </c>
+    </row>
+    <row r="13" spans="1:12">
       <c r="A13">
         <v>9</v>
       </c>
       <c r="B13" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="C13">
         <v>92</v>
       </c>
       <c r="D13">
         <v>190</v>
       </c>
       <c r="E13">
         <v>282</v>
       </c>
       <c r="F13">
         <v>93</v>
       </c>
       <c r="G13">
         <v>188</v>
       </c>
       <c r="H13">
         <v>281</v>
       </c>
-      <c r="I13" s="2">
-[...3 lines deleted...]
-    <row r="14" spans="1:9">
+      <c r="I13">
+        <v>104</v>
+      </c>
+      <c r="J13">
+        <v>139</v>
+      </c>
+      <c r="K13">
+        <v>243</v>
+      </c>
+      <c r="L13" s="2">
+        <v>806</v>
+      </c>
+    </row>
+    <row r="14" spans="1:12">
       <c r="A14">
         <v>10</v>
       </c>
       <c r="B14" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C14">
         <v>0</v>
       </c>
       <c r="D14">
         <v>0</v>
       </c>
       <c r="E14">
         <v>0</v>
       </c>
       <c r="F14">
         <v>0</v>
       </c>
       <c r="G14">
         <v>0</v>
       </c>
       <c r="H14">
         <v>0</v>
       </c>
-      <c r="I14" s="2">
-[...3 lines deleted...]
-    <row r="15" spans="1:9">
+      <c r="I14">
+        <v>182</v>
+      </c>
+      <c r="J14">
+        <v>179</v>
+      </c>
+      <c r="K14">
+        <v>361</v>
+      </c>
+      <c r="L14" s="2">
+        <v>361</v>
+      </c>
+    </row>
+    <row r="15" spans="1:12">
       <c r="A15">
         <v>11</v>
       </c>
       <c r="B15" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C15">
         <v>207</v>
       </c>
       <c r="D15">
         <v>236</v>
       </c>
       <c r="E15">
         <v>443</v>
       </c>
       <c r="F15">
         <v>228</v>
       </c>
       <c r="G15">
         <v>272</v>
       </c>
       <c r="H15">
         <v>500</v>
       </c>
-      <c r="I15" s="2">
-[...3 lines deleted...]
-    <row r="16" spans="1:9">
+      <c r="I15">
+        <v>176</v>
+      </c>
+      <c r="J15">
+        <v>248</v>
+      </c>
+      <c r="K15">
+        <v>424</v>
+      </c>
+      <c r="L15" s="2" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="16" spans="1:12">
       <c r="A16">
         <v>12</v>
       </c>
       <c r="B16" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="C16">
         <v>210</v>
       </c>
       <c r="D16">
         <v>340</v>
       </c>
       <c r="E16">
         <v>550</v>
       </c>
       <c r="F16">
         <v>199</v>
       </c>
       <c r="G16">
         <v>315</v>
       </c>
       <c r="H16">
         <v>514</v>
       </c>
-      <c r="I16" s="2" t="s">
-[...3 lines deleted...]
-    <row r="17" spans="1:9">
+      <c r="I16">
+        <v>234</v>
+      </c>
+      <c r="J16">
+        <v>393</v>
+      </c>
+      <c r="K16">
+        <v>627</v>
+      </c>
+      <c r="L16" s="2" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="17" spans="1:12">
       <c r="A17">
         <v>13</v>
       </c>
       <c r="B17" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="C17">
         <v>221</v>
       </c>
       <c r="D17">
         <v>312</v>
       </c>
       <c r="E17">
         <v>533</v>
       </c>
       <c r="F17">
         <v>239</v>
       </c>
       <c r="G17">
         <v>355</v>
       </c>
       <c r="H17">
         <v>594</v>
       </c>
-      <c r="I17" s="2" t="s">
-[...3 lines deleted...]
-    <row r="18" spans="1:9">
+      <c r="I17">
+        <v>179</v>
+      </c>
+      <c r="J17">
+        <v>290</v>
+      </c>
+      <c r="K17">
+        <v>469</v>
+      </c>
+      <c r="L17" s="2" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="18" spans="1:12">
       <c r="A18">
         <v>14</v>
       </c>
       <c r="B18" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="C18">
         <v>258</v>
       </c>
       <c r="D18">
         <v>428</v>
       </c>
       <c r="E18">
         <v>686</v>
       </c>
       <c r="F18">
         <v>257</v>
       </c>
       <c r="G18">
         <v>404</v>
       </c>
       <c r="H18">
         <v>661</v>
       </c>
-      <c r="I18" s="2" t="s">
-[...3 lines deleted...]
-    <row r="19" spans="1:9">
+      <c r="I18">
+        <v>277</v>
+      </c>
+      <c r="J18">
+        <v>454</v>
+      </c>
+      <c r="K18">
+        <v>731</v>
+      </c>
+      <c r="L18" s="2" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="19" spans="1:12">
       <c r="A19">
         <v>15</v>
       </c>
       <c r="B19" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="C19">
         <v>0</v>
       </c>
       <c r="D19">
         <v>0</v>
       </c>
       <c r="E19">
         <v>0</v>
       </c>
       <c r="F19">
         <v>0</v>
       </c>
       <c r="G19">
         <v>0</v>
       </c>
       <c r="H19">
         <v>0</v>
       </c>
-      <c r="I19" s="2">
-[...3 lines deleted...]
-    <row r="20" spans="1:9">
+      <c r="I19">
+        <v>866</v>
+      </c>
+      <c r="J19" t="s">
+        <v>29</v>
+      </c>
+      <c r="K19" t="s">
+        <v>30</v>
+      </c>
+      <c r="L19" s="2" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="20" spans="1:12">
       <c r="A20">
         <v>16</v>
       </c>
       <c r="B20" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="C20">
         <v>169</v>
       </c>
       <c r="D20">
         <v>129</v>
       </c>
       <c r="E20">
         <v>298</v>
       </c>
       <c r="F20">
         <v>202</v>
       </c>
       <c r="G20">
         <v>174</v>
       </c>
       <c r="H20">
         <v>376</v>
       </c>
-      <c r="I20" s="2">
-[...3 lines deleted...]
-    <row r="21" spans="1:9">
+      <c r="I20">
+        <v>120</v>
+      </c>
+      <c r="J20">
+        <v>112</v>
+      </c>
+      <c r="K20">
+        <v>232</v>
+      </c>
+      <c r="L20" s="2">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="21" spans="1:12">
       <c r="A21">
         <v>17</v>
       </c>
       <c r="B21" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="C21">
         <v>119</v>
       </c>
       <c r="D21">
         <v>123</v>
       </c>
       <c r="E21">
         <v>242</v>
       </c>
       <c r="F21">
         <v>125</v>
       </c>
       <c r="G21">
         <v>117</v>
       </c>
       <c r="H21">
         <v>242</v>
       </c>
-      <c r="I21" s="2">
-[...3 lines deleted...]
-    <row r="22" spans="1:9">
+      <c r="I21">
+        <v>104</v>
+      </c>
+      <c r="J21">
+        <v>89</v>
+      </c>
+      <c r="K21">
+        <v>193</v>
+      </c>
+      <c r="L21" s="2">
+        <v>677</v>
+      </c>
+    </row>
+    <row r="22" spans="1:12">
       <c r="A22">
         <v>18</v>
       </c>
       <c r="B22" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="C22">
         <v>30</v>
       </c>
       <c r="D22">
         <v>10</v>
       </c>
       <c r="E22">
         <v>40</v>
       </c>
       <c r="F22">
         <v>19</v>
       </c>
       <c r="G22">
         <v>2</v>
       </c>
       <c r="H22">
         <v>21</v>
       </c>
-      <c r="I22" s="2">
-[...3 lines deleted...]
-    <row r="23" spans="1:9">
+      <c r="I22">
+        <v>51</v>
+      </c>
+      <c r="J22">
+        <v>50</v>
+      </c>
+      <c r="K22">
+        <v>101</v>
+      </c>
+      <c r="L22" s="2">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="23" spans="1:12">
       <c r="A23">
         <v>19</v>
       </c>
       <c r="B23" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="C23">
         <v>1</v>
       </c>
       <c r="D23">
         <v>0</v>
       </c>
       <c r="E23">
         <v>1</v>
       </c>
       <c r="F23">
         <v>1</v>
       </c>
       <c r="G23">
         <v>0</v>
       </c>
       <c r="H23">
         <v>1</v>
       </c>
-      <c r="I23" s="2">
+      <c r="I23">
+        <v>0</v>
+      </c>
+      <c r="J23">
+        <v>0</v>
+      </c>
+      <c r="K23">
+        <v>0</v>
+      </c>
+      <c r="L23" s="2">
         <v>2</v>
       </c>
     </row>
-    <row r="24" spans="1:9">
+    <row r="24" spans="1:12">
       <c r="A24">
         <v>20</v>
       </c>
       <c r="B24" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="C24">
         <v>0</v>
       </c>
       <c r="D24">
         <v>0</v>
       </c>
       <c r="E24">
         <v>0</v>
       </c>
       <c r="F24">
         <v>0</v>
       </c>
       <c r="G24">
         <v>0</v>
       </c>
       <c r="H24">
         <v>0</v>
       </c>
-      <c r="I24" s="2">
-[...3 lines deleted...]
-    <row r="25" spans="1:9">
+      <c r="I24">
+        <v>0</v>
+      </c>
+      <c r="J24">
+        <v>0</v>
+      </c>
+      <c r="K24">
+        <v>0</v>
+      </c>
+      <c r="L24" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:12">
       <c r="A25">
         <v>21</v>
       </c>
       <c r="B25" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="C25">
         <v>0</v>
       </c>
       <c r="D25">
         <v>0</v>
       </c>
       <c r="E25">
         <v>0</v>
       </c>
       <c r="F25">
         <v>0</v>
       </c>
       <c r="G25">
         <v>0</v>
       </c>
       <c r="H25">
         <v>0</v>
       </c>
-      <c r="I25" s="2">
-        <v>0</v>
+      <c r="I25">
+        <v>275</v>
+      </c>
+      <c r="J25">
+        <v>251</v>
+      </c>
+      <c r="K25">
+        <v>526</v>
+      </c>
+      <c r="L25" s="2">
+        <v>526</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:E3"/>
     <mergeCell ref="F3:H3"/>
-    <mergeCell ref="I3:I4"/>
+    <mergeCell ref="I3:K3"/>
+    <mergeCell ref="L3:L4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>